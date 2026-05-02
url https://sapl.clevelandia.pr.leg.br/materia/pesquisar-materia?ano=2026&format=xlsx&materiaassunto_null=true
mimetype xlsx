--- v0 (2026-03-18)
+++ v1 (2026-05-02)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="743" uniqueCount="396">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -108,132 +108,1232 @@
   <si>
     <t>175</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/175/projeto_de_lei_no_004-2026-_acrescenta_lei_de_incentivo.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º e acrescenta o Art. 5-A à Lei  Municipal nº 2.787/2022 que Institui Programa de Incentivo ao Esporte no âmbito do Município de Clevelândia-PR, destinado a auxiliar, financeiramente ou não, equipes e atletas na participação em competições oficiais ou não oficiais, em todo o território nacional.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/176/projeto_de_lei_no_005-2026-_parceria_publico_privada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o recebimento de doações de bens móveis, imóveis, serviços, inclusive, de engenharia e obras públicas, sem ou com encargos não financeiros, pela administração pública do Município de Clevelândia.</t>
   </si>
   <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/181/projeto_de_lei_006-2026_-_concurso_publico.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a realizar concurso público para provimento de cargos efetivos no âmbito do Município de Clevelândia.</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/191/projeto_de_lei_007-2026-_hino_nacional.pdf</t>
+  </si>
+  <si>
+    <t>Institui a execução do Hino Nacional Brasileiro nas escolas da rede municipal de ensino do Município de Clevelândia.</t>
+  </si>
+  <si>
     <t>177</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativa</t>
   </si>
   <si>
     <t>Manos Beer</t>
   </si>
   <si>
     <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/177/projeto_de_lei_no_001-2026-l_retirado_de_pauta.pdf</t>
   </si>
   <si>
     <t>"Cria os cargos de provimento em comissão de Assessor Jurídico, Assessor da Presidência e Assessor Parlamentar, no quadro de cargos e vagas da Câmara Municipal de Clevelândia”.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/169/projeto_de_lei_n._002-2026.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Farmácia do Bem no Município de Clevelândia/PR e dá outras providências.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>Manos Beer, Enfermeira Cinara</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/170/projeto_de_lei_003-2026-l_-_zoonoses.pdf</t>
   </si>
   <si>
     <t>Institui o Centro Municipal de Controle de Zoonoses e Bem-Estar Animal de Clevelândia/PR, vinculado à Secretaria Municipal de Agricultura e Meio Ambiente, e dá outras providências.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Professor Marsol, Deia da Van, Diego Martignoni, Enfermeira Cinara, Gordo Henrique, Julio do Nevi Hotel, Manos Beer</t>
   </si>
   <si>
     <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/171/projeto_de_lei_n._004-2026-l_-_utilidade_publica_trr_futsal.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação TRR Futsal e Voleibol de Clevelândia.</t>
   </si>
   <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/179/projeto_de_lei_005-2026-l_-_utilidade_publica_alto_pinhal.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública a Associação de Mulheres da Aldeia Indígena Alto Pinhal</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/180/projeto_de_lei_006-2026-l_-_cria_assessor_juridico.pdf</t>
+  </si>
+  <si>
+    <t>Cria o cargo de provimento em comissão de Assessor Jurídico, no quadro de cargos e vagas da Câmara Municipal de Clevelândia.</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>Manos Beer, Camila Daneluz</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/188/projeto_de_lei_n._007-2026-l_-_projeto_comeco_certo.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para diagnóstico precoce e intervenção imediata no Transtorno do Espectro Autista (TEA) no Município de Clevelândia/PR, denominado “Projeto Começo Certo”, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/189/projeto_de_lei_n._008-2026-l_-_pacotao_anticorrupcao_.pdf</t>
+  </si>
+  <si>
+    <t>Institui o "Pacotão Anticorrupção" na nomeação de servidores a cargos comissionados no âmbito da Administração direta, Autárquica e fundacional do Poder Executivo e do Poder Legislativo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/190/projeto_de_lei_n._009-2026-l_-_secretarios.pdf</t>
+  </si>
+  <si>
+    <t>Institui a obrigatoriedade de apresentação semestral de Plano de Ação e Resultados pelos Secretários Municipais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Professor Marsol, Enfermeira Cinara, Gordo Henrique, Manos Beer</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição de normas de segurança para instalação, manutenção, fiscalização e uso de traves esportivas em espaços públicos e particulares de uso coletivo no âmbito do Município de Clevelândia, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/236/projeto_de_lei_n._011-2026-l.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Legislativo Municipal filiar-se e a contribuir mensalmente com a Associação das Câmaras Municipais do Sudoeste do Paraná ACAMSOP.</t>
+  </si>
+  <si>
     <t>168</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
     <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/168/substitutivo_ao_projeto_de_lei_001-2026.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de provimento em comissão de Assessor Jurídico, no quadro de cargos e vagas da Câmara Municipal de Clevelânida.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>COF - Comissão de Orçamento e Finanças</t>
   </si>
   <si>
     <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/172/tce_-_prestacao_anual_de_contas_da_prefeita_2024.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas do Estado do Paraná, exercício de 2024, referente as contas da Prefeitura Municipal de Clevelândia.</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/237/requerimento_n._001-2026_-_marsol_regime_de_urgencia.pdf</t>
+  </si>
+  <si>
+    <t>Solicita tramitação em Regime de Urgência – Projeto de Lei nº 010/2026-L</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>19001</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/203/requerimento_001-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 001/2026 - Manos Beer (anexo)_x000D_
+_x000D_
+1. Bairro Soledade: Realização de vistoria técnica nas calçadas, especialmente na rua que faz divisa com o Colégio Agrícola_x000D_
+2. Rua Rubens Santana (em frente à residência da Sra. Ângela): Providência imediata quanto ao bueiro aberto há meses, com risco à população. Informar número do protocolo já realizado, andamento do processo e prazo oficial para solução definitiva._x000D_
+3. Bairro São Joaquim, Rua Rubens Castex (área do futuro lago e terreno da Camifra): Limpeza urgente dos passeios tomados por matagal._x000D_
+4. Pavimentação: Inclusão em programa de recapeamento ou operação tapa-buracos nas vias do Bairro São Joaquim, Bairro Rosa Branca à Hípica._x000D_
+5. Pista de Kart da EAPI: Limpeza da área, definição de destinação oficial e apresentação de plano de revitalização ou manutenção._x000D_
+6. Estádio Municipal: Informar prazo oficial para liberação.</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>19002</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/204/requerimento_no_002-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 002/2026 - Manos Beer (Ofício nº 017/2026) (anexo)_x000D_
+_x000D_
+Desobstrução e limpeza da boca de lobo localizada na Rua Francisco de Sá Ribas, nº 30, Bairro Estrela, no Loteamento do Almoxarifado.</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>19003</t>
+  </si>
+  <si>
+    <t>Deia da Van, Manos Beer</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/205/requerimento_003-2026_-_manos_beer_voto_de_aplauso.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 003/2026 - Manos Beer e Déia da Van (Voto de Aplauso)_x000D_
+_x000D_
+Voto Reconhecimento e Aplausos ao Senhor Dr. José Murilo Maia Grevetti, em razão de sua aposentadoria ocorrida em 07 de janeiro de 2026, após quase 43 (quarenta e três) anos de dedicação ao Município de Clevelândia.</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>19004</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/206/requerimento_004-2026_-__manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 004/2026 - Manos Beer (Ofício 017/2026) (anexo)_x000D_
+_x000D_
+1. Se foi realizada manutenção preventiva nos bueiros da Rua Victor Paulo Huffner nos últimos 12 meses;_x000D_
+ 2. Se há cronograma regular de limpeza de galerias pluviais no local;_x000D_
+ 3. Se o Município reconhece que o entupimento pode ter contribuído para o deslocamento do muro;_x000D_
+ 4. Qual o prazo para desobstrução completa e reparo da drenagem.</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>19005</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/207/requerimento_005-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 005/2026 - Manos Beer (Ofício nº 024/2026)._x000D_
+Coleta de Lixo na comunidade Rincão Torcido</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>19006</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/208/requerimento_006-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 006/2026 - Manos Beer (Ofício nº 040/2026) _x000D_
+Solicitar ao Poder Executivo Municipal, bem como à Secretaria competente para entrarem em contato com o proprietário do terreno situado na Rua Ermogênes Carneiro Lobo, esquina com a Rua Major Sansão Carneiro, para que este proceda a limpeza do mesmo, pois o terreno se encontra em situação de abandono. Ou se não for possível contata-lo que a Secretaria competente tome as medidas cabíveis.</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>19007</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/209/requerimento_007-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 007/2026 - Manos Beer (Ofício nº 040/2026)_x000D_
+O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer que seja encaminhado pedido de informações ao Poder Executivo Municipal, para que informe a esta Casa Legislativa:_x000D_
+1. Se existe previsão para realização de um novo concurso público municipal para provimento de cargos efetivos._x000D_
+2. Caso exista previsão, quando a Prefeitura pretende encaminhar à Câmara Municipal as medidas ou informações necessárias relacionadas à realização do concurso._x000D_
+3. Se já foi realizado algum levantamento ou estudo das vagas necessárias para abertura de concurso público no município.</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>19008</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/210/requerimento_008-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 008/2026 - Manos Beer (Ofício nº 051/2026 - Para SANEPAR)_x000D_
+Considerando que o interesse do Município de Clevelândia é desenvolver um projeto de arborização e embelezamento urbano, contemplando o trecho compreendido entre o trevo de acesso ao município até a região do Siviero, com o plantio padronizado de azaleias ao longo de toda a via._x000D_
+_x000D_
+Diante disso, solicita-se, caso haja disponibilidade, informações sobre:_x000D_
+_x000D_
+ • Existência de programa de doação de mudas;_x000D_
+ • Quantidade possível de mudas a serem disponibilizadas;_x000D_
+ • Critérios e procedimentos para adesão ao programa;_x000D_
+ • Prazos e demais orientações necessárias.</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>19009</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/211/requerimento_009-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 009/2026 - Manos Beer (Ofício nº 060/2026)_x000D_
+1. Como está sendo realizada a fiscalização das rampas de a cessibilidade e demais estruturas destinadas a cadeirantes no município de Clevelândia?_x000D_
+ 2. Qual setor ou secretaria é responsável por essa fiscalização?_x000D_
+ 3. Existe um cronograma de vistoria periódica dessas estruturas? Se sim, encaminhar cópia._x000D_
+4. Quantas notificações ou autuações já foram realizadas em razão de irregularidades relacionadas à acessibilidade?_x000D_
+5. Há previsão de adequação ou construção de novas rampas em vias públicas e prédios públicos?_x000D_
+6. O município possui levantamento atualizado sobre os pontos que necessitam de adequação para garantir acessibilidade plena?</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>19010</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/212/requerimento_010-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 010/2026 - Manos Beer (Ofício nº 060/2026)_x000D_
+O Vereador que o presente subscreve, no uso de suas atribuições legais e regimentais, requer, após ouvido o Plenário, que seja encaminhado expediente ao Poder Executivo Municipal solicitando:_x000D_
+1. A inclusão da Rua Pedro Friesen no cronograma e no mapa oficial de pavimentação asfáltica do município;_x000D_
+2. A realização de melhorias emergenciais na via, como patrolamento, cascalhamento e compactação;_x000D_
+ 3. Estudo técnico para implantação de drenagem pluvial adequada;_x000D_
+ 4. Avaliação do aumento do fluxo de veículos na região, considerando a instalação de novas empresas no local.</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>19011</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/213/requerimento_013-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 013/2026 - Manos Beer (Ofício nº 065/2026)_x000D_
+Requerer que o Poder Executivo, por meio do setor competente, realize a implantação de um redutor de velocidade (lombada ou outro dispositivo adequado) na Rua Coronel Manoel Ferreira Belo, no cruzamento com a Rua Francisco de Sá Ribas.</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>19012</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/214/requerimento_014-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 014/2026 - Manos Beer (Ofício nº 065/2026)_x000D_
+REQUER:_x000D_
+ 1. Se há planejamento para realização de melhorias na via pública (rua de chão) que dá acesso ao matadouro municipal;_x000D_
+ 2. Qual o prazo previsto para execução;_x000D_
+ 3. Caso não haja previsão, quais os motivos;_x000D_
+ 4. Se a referida via está incluída no cronograma de manutenção urbana do município.</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>19013</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/215/requerimento_015-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 015/2026 - Manos Beer (Ofício nº 065/2026)_x000D_
+O Poder Executivo, por meio do setor competente, informe a previsão de início e término das obras de construção das unidades habitacionais localizadas no Campo do Pitanga e no bairro Jardim Brasília.</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>19014</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/216/requerimento_017-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 017/2026 - Manos Beer (Ofício nº 071/2026)_x000D_
+1. Se já houve a aprovação do pedido de recursos junto ao Governo do Estado do Paraná, por meio da Secretaria de Estado da Agricultura e do Abastecimento – SEAB;_x000D_
+2. Qual o valor total estimado para a execução da obra;_x000D_
+3. Se existe convênio formalizado entre o Município e o Estado para a realização da referida pavimentação;_x000D_
+4. Qual o cronograma previsto para início e conclusão das obras;_x000D_
+5. Se já foi aberto ou está previsto processo licitatório para execução dos serviços;_x000D_
+6. Quais trechos específicos serão contemplados e se há projeto técnico detalhado disponível para consulta pública.</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>19015</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/217/requerimento_018-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 018/2026 - Manos Beer (Ofício nº 071/2026)_x000D_
+1. Se o Município já realizou ou pretende realizar a adesão ao repasse do Fundo Estadual dos Direitos da Pessoa com Deficiência dentro do prazo estabelecido;_x000D_
+2. Em caso positivo, quais ações ou projetos estão sendo planejados para aplicação dos recursos;_x000D_
+3. Em caso negativo, quais os motivos que impedem a adesão;_x000D_
+4. Quais setores da administração municipal estão responsáveis pela condução desse processo;_x000D_
+5. Se há previsão de elaboração de projetos voltados à inclusão, acessibilidade e atendimento às pessoas com deficiência no município.</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>19016</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/218/requerimento_019-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 019/2026 - Manos Beer (Ofício nº 071)_x000D_
+CastraPet: Quantas vagas vieram, como foi feita a divulgação, por que o prazo foi tão curto e se tem previsão de novas etapas.</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>19017</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/219/requerimento_020-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 020/2026 - Manos Beer_x000D_
+Lei Municipal nº 2.852/2024, que dispõe sobre a obrigatoriedade da aplicação do questionário M-CHAT</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>19018</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/231/requerimento_011-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 011/2026 - Manos Beer_x000D_
+Indicar ao Chefe do Poder Executivo Municipal, bem como à Secretaria competente, que sejam instaladas lixeiras no campinho localizado no Bairro Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>19019</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/232/requerimento_016-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 016/2026 - Manos Beer_x000D_
+O reforço imediato na fiscalização do comércio ambulante em nosso município; A exigência de regularização, com alvarás e taxas, para aqueles que desejam exercer esse tipo de atividade; A aplicação de medidas cabíveis para coibir práticas irregulares, garantindo igualdade de condições a todos os trabalhadores.</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>19020</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/233/requerimento_021-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 021/2026 - Manos Beer_x000D_
+A pedido dos funcionários do Fórum, dos moradores da Rua Barão do Rio Branco e também dos comerciantes da região, solicito ao Poder Executivo a instalação de contêineres de lixo de pequeno porte, padronizados para coleta urbana (120 ou 240 litros), em frente ao Fórum de Clevelândia.</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>19021</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/234/requerimento_022-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 022/2026 - Manos Beer_x000D_
+Solicitar a disponibilização de cópia dos registros de ponto digital dos servidores lotados no almoxarifado desta Prefeitura, referente aos meses de fevereiro e março do corrente ano.</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>19022</t>
+  </si>
+  <si>
+    <t>Diego Martignoni</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/240/requerimento_001-2026_-_vereador_diego_martignoni.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 001/2026 - Diego Martignoni_x000D_
+Oficiado o Poder Executivo para que envide esforços ou promova a devida formalização junto ao órgão competente, para que seja realizado o corte/supressão integral de uma árvore da espécie eucalipto, localizada às margens da Rua Sete de Setembro, na faixa de domínio da PR-459, na saída para o KM 08.</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>19023</t>
+  </si>
+  <si>
+    <t>Deia da Van</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/253/requerimento_001-2026_-_andreia_aparecidade_de_abreu.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 001/2026 - Andréia Aparecida de Abreu (Ofício 035/2026): A Vereadora que este subscreve, no uso de suas atribuições legais e regimentais, por meio deste, vem respeitosamente solicitar a que seja enviado ao Poder Executivo para este por meio do departamento competente oficie o proprietário do imóvel localizado na Rua Goiás, nº 34, no Bairro Jardim Brasília, para que realize a limpeza e manutenção do referido lote. Tal solicitação decorre de reclamações de moradores das proximidades, tendo em vista que o terreno se encontra com acúmulo de vegetação e resíduos, situação que pode ocasionar problemas de ordem sanitária, bem como favorecer a proliferação de insetos e animais peçonhentos.</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>19024</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/254/requerimento_002-2026_-_andreia_aparecidade_de_abreu.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 002/2026 - Andréia Aparecida de Abreu: A Vereadora que este subscreve, no uso de suas atribuições legais e regimentais, por meio deste, vem respeitosamente solicitar a que seja enviado ao Poder Executivo, solicitando que, por meio do setor competente, seja realizado estudo de viabilidade para a pavimentação asfáltica da via localizada ao lado da Hípica, neste Município. A presente solicitação visa atender reivindicações de moradores e usuários da referida via, tendo em vista que a falta de pavimentação gera diversos transtornos. Em períodos de chuva, há formação de lama e dificuldades de tráfego, enquanto nos períodos de tempo seco ocorre grande quantidade de poeira, causando incômodo à população local, além de prejuízos à saúde e à qualidade de vida dos moradores e de quem utiliza a via diariamente.</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>19025</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/255/requerimento_003-2026_-_andreia_aparecidade_de_abreu.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 003/2026 - Andréia Aparecida de Abreu (Ofício nº 035/2026): Solicita para este realize estudo de viabilidade para a instalação de uma lombada (redutor de velocidade) no portão de saída da Escola Cívico-Militar, bem como que seja avaliada a possibilidade de reforço no policiamento no horário de saída dos alunos, com o objetivo de garantir maior segurança aos estudantes. A presente solicitação decorre da preocupação com a segurança dos alunos que transitam pelo local, especialmente nos horários de entrada e saída das aulas, quando há maior fluxo de veículos e pedestres. A instalação de redutor de velocidade e a presença de policiamento contribuem significativamente para organizar o trânsito, reduzir a velocidade dos veículos e prevenir acidentes, proporcionando maior proteção aos estudantes, pais e servidores da escola.</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>19026</t>
+  </si>
+  <si>
+    <t>Cristiano Dlugoss Radio</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/258/requerimento_001-2026_-_cristiano_dlugoss.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 001/2026 - Cristiano Dlugoss (Ofício nº 022/2026): Solicitar que sejam adotadas as providências cabíveis em relação ao imóvel onde anteriormente funcionava o Banco Bradesco, localizado na Avenida Nossa Senhora da Luz esquina com a rua Coronel Pedro Pacheco, o qual atualmente se encontra em situação de abandono, apresentando acúmulo de sujeira e evidente falta de manutenção. Tal situação tem gerado preocupação à comunidade, tendo em vista que o estado de abandono do referido espaço pode ocasionar riscos à saúde pública, bem como contribuir para a proliferação de insetos e animais, além de comprometer o aspecto urbano e a sensação de segurança nas imediações. Requer-se que o Executivo Municipal entre em contato com a Sra. V. G. C., representante da BSP Empreendimentos Imobiliários, empresa responsável pelo imóvel, a fim de que sejam adotadas as providências necessárias para a realização da limpeza, conservação e adequada manutenção do local.</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>26001</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/220/indicacao_n._001-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 001/2026 - Manos Beer_x000D_
+Realizada com urgência a recuperação da galeria pluvial localizada na Rua Lucidoro Ribas, em frente ao nº 52.</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>26002</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/221/indicacao_no_002-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 002/2026 - Manos Beer_x000D_
+Solicitando conserto imediato das lâmpadas que se encontram apagadas na entrada do Bairro Claret e na pracinha da localidade, bem como estudo para melhoria e modernização da iluminação existente.</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>26003</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/222/indicacao_003-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 003/2026 - Manos Beer (Ofício nº 024/2026)_x000D_
+Na Rua Major Sansão Carneiro, em frente do Cartório Eleitoral, há um poste que foi atingido por um veículo e permanece inclinado sobre a calçada há mais de um mês, representando risco para pedestres e para quem circula pelo local. Solicito que o setor responsável, juntamente com a concessionária de energia, realize com urgência a remoção do poste danificado que está sobre a calçada, bem como a avaliação e reparo do outro poste que também se encontra avariado. Ainda solicita informações sobre quais medidas que a concessionária vem tomando para cumprir as disposições da Lei Municipal 2.900/2025</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>26004</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/223/indicacao_no_005-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 005/2026 - Manos Beer (Ofício nº 040/2026)_x000D_
+Requerer que seja encaminhada solicitação ao Poder Executivo Municipal, para que, através do departamento competente, sejam adotadas as seguintes providências no Estádio Municipal Max Stahlschmidt:_x000D_
+_x000D_
+1. Instalação de lixeiras ao longo da pista de caminhada e corrida existente no entorno do campo, em pontos estratégicos ao longo do percurso;_x000D_
+2. Instalação de placas de conscientização ambiental, orientando os usuários a realizarem o descarte correto de resíduos;_x000D_
+3. Avaliação da possibilidade de implantação de lixeiras para coleta seletiva, incentivando a reciclagem, especialmente de garrafas PET e embalagens plásticas.</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>26005</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/224/indicacao_no_006-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 006/2026 - Manos Beer (Ofício nº 040/2026)_x000D_
+Realizada melhoria na sinalização viária no cruzamento das ruas Padre Pimenta e Teixeira de Freitas, no município de Clevelândia.</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>26006</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/225/indicacao_no_007-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 007/2026 - Manos Beer (Ofício nº 050/2026)_x000D_
+Solicitar a realização de estudo técnico para a implantação de redutor de velocidade, podendo ser quebra-molas (lombada) ou faixa elevada para travessia de pedestres, na Rua Dr. Francisco Beltrão, na esquina do Nevi Hotel, no município de Clevelândia/PR.</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>26007</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/226/scan_20260423_121648916.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 008/2026 - Manos Beer (Ofício nº 060/2026)_x000D_
+ Indica ao Poder Executivo Municipal que sejam adotadas as medidas necessárias para a regularização e posterior implantação de infraestrutura na passagem de servidão localizada nos fundos do complexo de beach tênis.</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>26008</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/227/indicacao_009-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 009/2026 - Manos Beer (Ofício nº 060/2026)_x000D_
+Indica ao Chefe do Poder Executivo Municipal, bem como à Secretaria competente, que sejam instaladas lixeiras no campinho localizado no Bairro Santa Terezinha</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>26009</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/228/indicacao_010-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 010/2026 - Manos Beer (Ofício nº 060/2026)_x000D_
+Indica ao Chefe do Poder Executivo Municipal, bem como à Secretaria competente, instalação de um quebra-molas (redutor de velocidade) na Rua Major Ramon Marques, localizada no Bairro Aeroporto.</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>26010</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/229/indicacao_011-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 011/2026 - Manos Beer (Ofício nº 065/2026)_x000D_
+Indicar ao Poder Executivo Municipal, por meio do setor competente, especialmente à Vigilância Sanitária e ao Departamento responsável pelo controle de animais, que sejam tomadas as devidas providências quanto à situação relatada por moradores do município</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>26011</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/230/indicacao_012-2026_-_manos_beer.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 012/2026 - Manos Beer (Ofício 076/2026)_x000D_
+Solicitar que seja realizada a poda de árvores localizadas na Rua Alaor Vieira, em frente à residência nº 51.</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>Manos Beer, Diego Martignoni, Gordo Henrique</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/192/scan_20260424_073449869.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 012/2026 - Manoel Augusto Gollub Inocencio: Moção de Aplauso ao Dr. Dioracy Possan Bortolini.</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>Camila Daneluz, Diego Martignoni, Gordo Henrique, Julio do Nevi Hotel</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/193/mocao_de_aplauso_002-2026_-_brigada__comunitaria.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 001/2026 - Camila Loyola Daneluz: Moção de Aplausos ao Posto de Brigada Comunitária de Clevelândia/PR.</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>PCCJR</t>
+  </si>
+  <si>
+    <t>Parecer Contrário da Comissão de Justiça e Redação</t>
+  </si>
+  <si>
+    <t>CJR - Comissão de Justiça e Redação</t>
+  </si>
+  <si>
+    <t>Parecer contrário da Comissão de Justiça e Redação sobre o Projeto de Lei Complementar nº 005/2025 de autoria do Poder Executivo - "Dispõe sobre o Sistema Tributário do Município de Clevelândia, sua reforma e consolidação, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>Parecer contrário da Comissão de Justiça e Redação sobre o Projeto de Lei 004/2026 de autoria do Poder Executivo - "Altera o Art. 1º e acrescenta o Art. 5-A à Lei Municipal nº 2.787/2022 que Institui Programa de Incentivo ao Esporte no âmbito do Município de Clevelândia-PR, destinado a auxiliar, financeiramente ou não, equipes e atletas na participação em competições oficiais ou não oficiais, em todo o território nacional."</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>RV</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/238/requerimento_verbal_diego_alcides_martignoni_-_oficio_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Diego Alcides Martignoni (Ofício nº 008/2026) - Dispositivo de Segurança Preventiva (DSP) "Botão do Pânico".</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/239/requerimento_verbal_-_diego_martignoni_-_oficio_n._016-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Diego Alcides Martignoni (Ofício nº 016/2026)_x000D_
+Plotagem para identificação dos veículos e maquinários pertencentes a Prefeitura. Também solicita que inform qual o cronograma mencionado no Ofício nº 432/2025 do Poder Executivo. Informe qual é a atual situação ou etapa que o cronograma do Plano de Arborização.</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>19027</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/241/requerimento_verbal_-_diego_martignoni_oficio_n._062-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Diego Alcides Martignoni (Ofício nº 062/2026) - Poda de árvore localizada na Rua Coronel Manoel Ferreira Bello, em frente ao nº 369.</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>19028</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/242/requerimento_verbal_-_diego_martignoni_oficio_n._067-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Diego Alcides Martignoni (Ofício nº 067/2026) - Estudo de viabilidade e posterior implantação de redutor de velocidade na Rua Olímpio Branco de Miranda, neste município.</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>19029</t>
+  </si>
+  <si>
+    <t>Camila Daneluz</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/243/requerimento_verbal_-_camila_loyola_daneluz_oficio_n._009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Camila Loyola Daneluz (Ofício nº 009/2026) - Solicitação para que realize a vistoria do Córrego Arroio do Matadouro; Solicitação para que sejam enviados os documentos comprobatórios referentes exclusivamente a construção das 16 casas ainda não contempladas no projeto de construção das 36 moradias no Bairro Almoxarifado.</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>19030</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/244/requerimento_verbal_-_camila_loyola_daneluz_oficio_n._015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Camila Loyola Daneluz (Ofício nº 015/2026). Que o Poder Executivo através do Departamento responsável informe qual é a previsão de entrega dos uniformes para os alunos da rede municipal de ensino; Que o Poder Executivo através do Departamento responsável informe se há previsão de a rede municipal de ensino oferecer aulas em período integral a todos os alunos.</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>19031</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/245/requerimento_verbal_-_camila_loyola_daneluz_oficio_n._025-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Camila Loyola Daneluz (Ofício nº 025/2026): Considerando o Ofício nº 015/2026 e Ofício de Resposta nº 084/2026 do Poder Executivo, encaminha-se novamente a solicitação, em razão de que, na primeira versão houve inconsistência na redação do questionamento, o que acabou ocasionando resposta que não contemplou integralmente a dúvida apresentada. Solicita-se: Informações acerca da previsão de data para o início das atividades em período integral (contraturno) nas escolas da rede municipal de ensino que ofertam essa modalidade, considerando que, até o presente momento, algumas unidades escolares ainda não iniciaram tais atividades no corrente ano letivo.</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>19032</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/246/requerimento_verbal_-_camila_loyola_daneluz_oficio_n._039-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Camila Loyola Daneluz (Ofício nº 039/2026) - Que informe os motivos pelos quais o Centro de Inovações e Tecnologia de Clevelândia Lourdes Pocai - CITCLOP, localizado na Rua 7 de Setembro, inaugurado no ano de 2023 por meio do Decreto de 14 de março de 2023, encontra-se atualmente sem utilização, apresentando sinais de abandono e deterioração em razão da ação do tempo; Ainda que informe se há planejamento, cronograma ou previsão para a implementação de projetos e atividades no referido espaço, e, em caso positivo, que seja encaminhada cópia da documentação correspondente em anexo à resposta. Por fim se há previsão de investimentos para reforma, manutenção ou melhorias no referido imóvel.</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>19033</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/247/requerimento_verbal_-_camila_loyola_daneluz_oficio_n._063-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Camila Loyola Daneluz (Ofício nº 063/2026):1) Quais medidas estão sendo efetivamente adotadas pela Administração Municipal para o controle da população de animais em situação de rua? Existe, atualmente, algum programa ou plano municipal estruturado voltado a essa finalidade, incluindo ações de castração, vacinação e manejo populacional? 2) Há previsão de ampliação dos serviços de recolhimento e de atendimento veterinário voltados aos animais em situação de rua? Em caso positivo, solicita-se que sejam informados os prazos estimados, as metas previstas e se existe processo licitatório em andamento, contrato vigente ou instrumento congênere firmado com empresa ou entidade para a prestação desses serviços, com a indicação dos respectivos números, valores e vigências. 3) Existe algum canal de denúncia ou de atendimento disponibilizado à população para o registro de ocorrências relacionadas a animais abandonados, maus-tratos ou situações de risco envolvendo animais em</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>19034</t>
+  </si>
+  <si>
+    <t>Gordo Henrique</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/248/requerimento_verbal_-_henrique_dallasta_oficio_no_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Henrique Dall'Asta (Ofício nº 014/2026) 1- Que o Poder Executivo através do Departamento responsável informe quantos Processos Administrativos – PAD, e processos de sindicâncias foram instaurados e quantos foram concluídos entre 2025 e 2026, e por fim qual os valores pagos as comissões que participam deste processo. 2-	Que o Poder Executivo através do Departamento responsável informe se há previsão de esse ano ser realizado o Programa de Regularidade Fiscal – REFIS.</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>19035</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/249/requerimento_verbal_-_henrique_dallasta_oficio_no_038-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Henrique Dall'Asta (Ofício nº 038/2026): 1-Que o Poder Executivo, por meio da Secretária de Educação informe a relação das datas em que o veículo oficial destinado ao transporte escolar realizou deslocamentos até a localidade do Rincão Torcido, com a finalidade de buscar alunos, que se deslocam até as escolas do município. 2 - Indicação para que o Poder Executivo por meio do departamento competente proceda vistoria, e posteriormente tome as medidas cabíveis, para resolver a situação das bocas de lobo localizadas na Rua Vitória no Bairro Almoxarifado, pois elas estão obstruídas e prejudicando os moradores. (Fotos em anexo); 3 - Que o Poder Executivo por meio do Departamento de Turismo proceda a atualização ou remoção das placas de turismo distribuídas pela cidade; 4 - Que o Poder Executivo por meio da Secretária de Saúde informe se há um procedimento para atendimento prioritário dos idosos nas unidades básicas de saúde;</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>19036</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/250/requerimento_verbal_-_henrique_dallasta_oficio_no_049-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Henrique Dall'Asta (Ofício nº 049/2026): Que o Poder Executivo, por meio do departamento competente, informe se o show realizado no final do ano, na Praça, já foi devidamente pago. Em caso afirmativo, esclareça-se o motivo pelo qual a despesa ainda não foi publicada no Portal da Transparência. Em caso negativo, informe qual a previsão para a realização do referido pagamento.</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>19037</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/251/requerimento_verbal_-_henrique_dallasta_oficio_no_068-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Henrique Dall'Asta (Ofício nº 068/2026): Que o Poder Executivo por meio do setor competente, forneça cronograma oficial de operações da coleta de lixo. É imprescindível que o referido cronograma especifique a frequência de coleta por rua e bairro, detalhando quantas vezes por semana a frota percorre cada rua de cada bairro do município, discriminando os dias previstos para cada localidade. Ademais, requer-se o detalhamento dos valores cobrados e repassados por localidade. Solicita-se que o Executivo informe o custo mensal cobrado dos munícipes por rua de cada bairro.</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>19038</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/252/requerimento_verbal_-_andreia_aparecida_de_abreu_oficio_no_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Andréia Aparecida de Abreu (Ofício nº 006/2026): Solicitou que o Departamento competente proceda verificação e posterior manutenção e limpeza da Bica D’água localizada na Rua Crescêncio Martins, pois muitos moradores utilizam desta água para consumo, também solicita que o Departamento competente faça a analise se esta água está própria para consumo.</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>19039</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/256/requerimento_verbal_-_andreia_aparecida_de_abreu_oficio_no_070-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Andréia Aparecida de Abreu (Ofício nº 070/2026): Requer que o Poder Executivo adote as medidas cabíveis para a instalação de postes de iluminação pública na Rua Honorino Ferri, no Bairro Bom Jesus. A referida via encontra-se sem iluminação adequada, situação que causa transtornos e insegurança aos moradores e pedestres que transitam pelo local, especialmente no período noturno. A ausência de iluminação pública representa um risco à integridade física dos cidadãos, favorecendo a ocorrência de acidentes e situações de vulnerabilidade à população local, incluindo crianças e idosos. Solicita-se que seja realizada o mais brevemente possível, garantindo assim mais segurança, bem-estar e qualidade de vida aos moradores do Bairro Bom Jesus. Também solicita-se que o Poder Executivo analise e informe porque não foi feito o passeio obrigatório, que é construído junto com o asfaltamento das vias, visto que está rua recebeu asfalto nesta gestão.</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>19040</t>
+  </si>
+  <si>
+    <t>Enfermeira Cinara</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/257/requerimento_verbal_-_cinara_borges_de_souza_oficio_no_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Cinara Borges de Souza (Ofício nº 012/2026): Que o Poder Executivo encaminhe para o Departamento competente ou Órgão responsável e este realize visita e posterior reparo de um buraco na via, localizado na Rua Crescêncio Martins próximo com a esquina da rua Rua Ermogenes C Lobo e a Rodoviária Municipal.</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>19041</t>
+  </si>
+  <si>
+    <t>Julio do Nevi Hotel</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/259/requerimento_verbal_-_julio_dalpizzol_oficio_no_064-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Julio Dalpizzol (Ofício nº 064/2026): Redução do horário de atendimento no posto de saúde; Cronograma de obras do Estádio Tabu; Extratos e pagamentos dos anos 2024 e 2025 do imóvel Café da Praça; Aquisição dos móveis para a Escola Municipal Antonio Rocha Loures;</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>19042</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/260/requerimento_verbal_-_julio_dalpizzol_oficio_no_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Julio Dalpizzol (Oficio nº 007/2026)- Extrato de pagamentos dos anos 2024 e 2025 do imóvel Café da Praça; Esclarecimentos a respeito do crédito aprovado a partir da Lei nº 2.914/2025; Esclarecimentos quanto a aquisição dos móveis para a Escola Municipal Antonio Rocha Loures; Verificação e posterior manutenção da Rua Frei Coimbra pois a mesma após pavimentação asfáltica ficou com problemas no escoamento da água;</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>19043</t>
+  </si>
+  <si>
+    <t>Professor Marsol</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/261/requerimento_verbal_-_marsol_dolny_oficio_no_037-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Marsol Dolny (Ofício nº 037/2026) - Secretaria de Esportes informe se dispões de mecanismos, instrumentos ou sistemas utilizados para controle dos horários de treinamento dos alunos; Forma de contato que a secretaria mantém com as escolas e com as famílias dos atletas a fim de garantir uma educação realmente abrangente.</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>19044</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/262/requerimento_verbal_-_marsol_dolny_oficio_no_059-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Marsol Dolny (Ofício nº 059/2026) - Informe se existem ações por parte deste Poder para implantação de programas de rede de apoio de suporte a famílias de crianças atípicas.</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>19045</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/263/requerimento_verbal_-_manos_beer_oficio_no_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Manos Beer (Ofício nº 010/2026) - Informe verba disponibilizada para o programa "CastraPet"; Vistoria técnica na rede de fornecimento de energia elétrica da Rua Quinze de Março.</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>19046</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/264/requerimento_verbal_-_manos_beer_oficio_no_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Manos Beer (Ofício nº 017/2026) - Informe se há planejamento para regularização da rua localizada atrás do Beach Tenis; Informe qual a previsão para ser concluída o PAD instaurado pela Portaria nº 243.</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>19047</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/265/requerimento_verbal_-_cinara_oficio_no_078-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Cinara Borges de Souza (Ofício nº 078/2026): - Para que o Poder Executivo por meio da secretária competente realize estudo técnico para realizar a implantação pelo SUS de caneta emagrecedora para pessoas com IMC 40 ou mais._x000D_
+- Solicitação para que o Poder Executivo apresente relatório para a próxima sessão ou em até 15 (quinze) dias, referente aos recursos destinados ao município desde o ano de 2021, discriminando a origem de cada recurso, se provenientes de verbas federais, estaduais ou de emendas parlamentares, bem como o valor gasto em diárias para captar esses recursos._x000D_
+Errata Ofício 082/2026: Onde lê-se: bem como o valor gasto em diárias para captar esses recursos._x000D_
+Leia se: bem como o valor total gasto em diárias neste período.</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>19048</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/266/requerimento_verbal_-_cinara_oficio_no_079-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Cinara Borges de Souza (Ofício nº 079/2026) OFÍCIO ENCAMINHADO AOS VEREADORES: - Solicitou que, na próxima sessão ou no prazo máximo de até 15 (quinze) dias, cada vereador apresente um ofício para leitura em plenário, descrevendo os recursos que seus respectivos partidos destinaram ao município durante a gestão iniciada em 2025, bem como os valores utilizados em diárias.</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>19049</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/267/errata_requerimento_verbal_-_cinara_oficio_no_082-2026.pdf</t>
+  </si>
+  <si>
+    <t>errata Requerimento Verbal - Cinara Borges de Souza (Ofício nº 082/2026): Errata ao Ofício nº 078/2026 A vereadora Cinara Borges de Souza fez uso da tribuna durante a sessão ordinária realizada no dia 27 de abril e verbalmente fez as seguintes solicitações, que foram aprovadas por unanimidade:_x000D_
+- Para que o Poder Executivo por meio da secretaria competente realize estudo técnico para realizar a implantação pelo SUS de caneta emagrecedora para pessoas com IMC 40 ou mais._x000D_
+- Solicitação para que o Poder Executivo apresente relatório para a próxima sessão ou em até 15 (quinze) dias, referente aos recursos destinados ao município desde o ano de 2021, discriminando a origem de cada recurso, se provenientes de verbas federais, estaduais ou de emendas parlamentares, bem como o valor gasto em diárias para captar esses recursos._x000D_
+Onde lê-se: bem como o valor gasto em diárias para captar esses recursos._x000D_
+Leia se: bem como o valor total gasto em diárias neste período.</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>19050</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/268/requerimento_verbal_-_cristiano_oficio_no_080-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Cristiano Dlugoss (Ofício nº 080/2026): Para que o Poder Executivo, por meio do departamento competente, estude a viabilidade de realizar a repintura da sinalização horizontal na Rua Francisco Beltrão, tendo em vista que as pinturas das faixas se encontram desgastadas e necessitam de renovação, incluindo também a revitalização das faixas de pedestres, a fim de garantir maior segurança no trânsito e melhor visibilidade da sinalização viária.</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>19051</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/269/requerimento_verbal_-_diego_oficio_no_077-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Diego Alcides Martignoni (Ofício nº 077/2026): _x000D_
+Indicação para que o Poder Executivo proceda com máxima urgência a criação do Conselho e do Fundo da Igualdade Racial, bem como solicita que o poder executivo faça uma reunião prévia e convide os vereadores para participar e conversar sobre o assunto, o vereador ainda pede que seja enviado a cartilha que recebeu da Diretora Ivania Ramos, em anexo a indicação.</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>19052</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/270/requerimento_verbal_-_andreia_oficio_no_075-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Andréia Aparecida de Abreu (Ofício nº 075/2026): Requer que o Poder Executivo por meio da Secretaria Municipal de Obras, realize pintura de sinalização horizontal na via pública localizada nas proximidades do hospital e da Igreja São Sebastião, com a indicação clara da velocidade máxima permitida.</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>19053</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/271/requerimento_verbal_-_marsol_oficio_no_073-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Marsol Miguel Dolny (Ofício nº 073/2026): Requer que o Poder Executivo Municipal, por meio do departamento competente forneça informações acerca da situação em que se encontram as fixações das traves de futebol nos campos do município, bem como nas quadras esportivas das escolas municipais. Tendo em vista o seu requerimento anteriormente realizado._x000D_
+Justifica-se o presente requerimento tendo em vista a necessidade de garantir a segurança dos usuários desses espaços, especialmente crianças e adolescentes, prevenindo possíveis acidentes decorrentes de estruturas inadequadas ou mal fixadas.</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>19054</t>
+  </si>
+  <si>
+    <t>http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/272/requerimento_verbal_-_diego_martignoni_oficio_no_074-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal - Diego Alcides Martignoni (Ofício nº 074/2026): Requer que o Poder Executivo Municipal, por meio da Secretaria Municipal da Agricultura forneça o diário de bordo do trator pertencente a secretaria, referente aos dias 13 a 17 do corrente mês contendo as especificações detalhadas das propriedades que foram realizados os serviços com indicação de data, horário e funcionários disponibilizados para os serviços. Bem como as ordens de abastecimento do referido trator relativas aos dias 13 a 17 de abril, contendo informações expressas se havia autorização para ser retirado combustível em galão do posto de combustível ou se foi abastecido o trator diretamente no posto._x000D_
+Requer ainda que por meio do departamento de tributação seja encaminhado a relação das taxas emitidas pertinentes ao uso de máquinas da Secretária da Agricultura referente ao período de 13 a 17 de abril, com a devida descrição da quantidade de horas solicitadas;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -537,68 +1637,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/166/projeto_de_lei_001-2026-_denomina_caps_-_sirley.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/167/projeto_de_lei_002-2026_-_camera_em_sala_de_aula.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/174/projeto_de_lei_no_003-2026_-_ciruspar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/175/projeto_de_lei_no_004-2026-_acrescenta_lei_de_incentivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/176/projeto_de_lei_no_005-2026-_parceria_publico_privada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/177/projeto_de_lei_no_001-2026-l_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/169/projeto_de_lei_n._002-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/170/projeto_de_lei_003-2026-l_-_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/171/projeto_de_lei_n._004-2026-l_-_utilidade_publica_trr_futsal.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/168/substitutivo_ao_projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/172/tce_-_prestacao_anual_de_contas_da_prefeita_2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/166/projeto_de_lei_001-2026-_denomina_caps_-_sirley.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/167/projeto_de_lei_002-2026_-_camera_em_sala_de_aula.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/174/projeto_de_lei_no_003-2026_-_ciruspar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/175/projeto_de_lei_no_004-2026-_acrescenta_lei_de_incentivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/176/projeto_de_lei_no_005-2026-_parceria_publico_privada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/181/projeto_de_lei_006-2026_-_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/191/projeto_de_lei_007-2026-_hino_nacional.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/177/projeto_de_lei_no_001-2026-l_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/169/projeto_de_lei_n._002-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/170/projeto_de_lei_003-2026-l_-_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/171/projeto_de_lei_n._004-2026-l_-_utilidade_publica_trr_futsal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/179/projeto_de_lei_005-2026-l_-_utilidade_publica_alto_pinhal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/180/projeto_de_lei_006-2026-l_-_cria_assessor_juridico.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/188/projeto_de_lei_n._007-2026-l_-_projeto_comeco_certo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/189/projeto_de_lei_n._008-2026-l_-_pacotao_anticorrupcao_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/190/projeto_de_lei_n._009-2026-l_-_secretarios.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/236/projeto_de_lei_n._011-2026-l.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/168/substitutivo_ao_projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/172/tce_-_prestacao_anual_de_contas_da_prefeita_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/237/requerimento_n._001-2026_-_marsol_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/203/requerimento_001-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/204/requerimento_no_002-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/205/requerimento_003-2026_-_manos_beer_voto_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/206/requerimento_004-2026_-__manos_beer.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/207/requerimento_005-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/208/requerimento_006-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/209/requerimento_007-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/210/requerimento_008-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/211/requerimento_009-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/212/requerimento_010-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/213/requerimento_013-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/214/requerimento_014-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/215/requerimento_015-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/216/requerimento_017-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/217/requerimento_018-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/218/requerimento_019-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/219/requerimento_020-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/231/requerimento_011-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/232/requerimento_016-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/233/requerimento_021-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/234/requerimento_022-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/240/requerimento_001-2026_-_vereador_diego_martignoni.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/253/requerimento_001-2026_-_andreia_aparecidade_de_abreu.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/254/requerimento_002-2026_-_andreia_aparecidade_de_abreu.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/255/requerimento_003-2026_-_andreia_aparecidade_de_abreu.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/258/requerimento_001-2026_-_cristiano_dlugoss.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/220/indicacao_n._001-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/221/indicacao_no_002-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/222/indicacao_003-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/223/indicacao_no_005-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/224/indicacao_no_006-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/225/indicacao_no_007-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/226/scan_20260423_121648916.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/227/indicacao_009-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/228/indicacao_010-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/229/indicacao_011-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/230/indicacao_012-2026_-_manos_beer.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/192/scan_20260424_073449869.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/193/mocao_de_aplauso_002-2026_-_brigada__comunitaria.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/238/requerimento_verbal_diego_alcides_martignoni_-_oficio_008-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/239/requerimento_verbal_-_diego_martignoni_-_oficio_n._016-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/241/requerimento_verbal_-_diego_martignoni_oficio_n._062-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/242/requerimento_verbal_-_diego_martignoni_oficio_n._067-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/243/requerimento_verbal_-_camila_loyola_daneluz_oficio_n._009-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/244/requerimento_verbal_-_camila_loyola_daneluz_oficio_n._015-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/245/requerimento_verbal_-_camila_loyola_daneluz_oficio_n._025-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/246/requerimento_verbal_-_camila_loyola_daneluz_oficio_n._039-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/247/requerimento_verbal_-_camila_loyola_daneluz_oficio_n._063-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/248/requerimento_verbal_-_henrique_dallasta_oficio_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/249/requerimento_verbal_-_henrique_dallasta_oficio_no_038-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/250/requerimento_verbal_-_henrique_dallasta_oficio_no_049-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/251/requerimento_verbal_-_henrique_dallasta_oficio_no_068-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/252/requerimento_verbal_-_andreia_aparecida_de_abreu_oficio_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/256/requerimento_verbal_-_andreia_aparecida_de_abreu_oficio_no_070-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/257/requerimento_verbal_-_cinara_borges_de_souza_oficio_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/259/requerimento_verbal_-_julio_dalpizzol_oficio_no_064-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/260/requerimento_verbal_-_julio_dalpizzol_oficio_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/261/requerimento_verbal_-_marsol_dolny_oficio_no_037-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/262/requerimento_verbal_-_marsol_dolny_oficio_no_059-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/263/requerimento_verbal_-_manos_beer_oficio_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/264/requerimento_verbal_-_manos_beer_oficio_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/265/requerimento_verbal_-_cinara_oficio_no_078-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/266/requerimento_verbal_-_cinara_oficio_no_079-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/267/errata_requerimento_verbal_-_cinara_oficio_no_082-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/268/requerimento_verbal_-_cristiano_oficio_no_080-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/269/requerimento_verbal_-_diego_oficio_no_077-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/270/requerimento_verbal_-_andreia_oficio_no_075-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/271/requerimento_verbal_-_marsol_oficio_no_073-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.clevelandia.pr.leg.br/media/sapl/public/materialegislativa/2026/272/requerimento_verbal_-_diego_martignoni_oficio_no_074-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H12"/>
+  <dimension ref="A1:H93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="47.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="104.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="141.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -704,226 +1804,2413 @@
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
       <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="F7" t="s">
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B8" t="s">
-[...14 lines deleted...]
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
         <v>41</v>
       </c>
-      <c r="B9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F10" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>47</v>
       </c>
       <c r="H10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11" t="s">
+        <v>42</v>
+      </c>
+      <c r="F11" t="s">
+        <v>43</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="E11" t="s">
+      <c r="H11" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" t="s">
+        <v>41</v>
+      </c>
+      <c r="E12" t="s">
+        <v>42</v>
+      </c>
+      <c r="F12" t="s">
+        <v>53</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="H12" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F13" t="s">
+        <v>43</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" t="s">
+        <v>41</v>
+      </c>
+      <c r="E14" t="s">
+        <v>42</v>
+      </c>
+      <c r="F14" t="s">
+        <v>60</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F15" t="s">
+        <v>64</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>68</v>
+      </c>
+      <c r="D16" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" t="s">
+        <v>42</v>
+      </c>
+      <c r="F16" t="s">
+        <v>43</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H16" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" t="s">
+        <v>41</v>
+      </c>
+      <c r="E17" t="s">
+        <v>42</v>
+      </c>
+      <c r="F17" t="s">
+        <v>43</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" t="s">
+        <v>41</v>
+      </c>
+      <c r="E18" t="s">
+        <v>42</v>
+      </c>
+      <c r="F18" t="s">
+        <v>77</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H18" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" t="s">
+        <v>41</v>
+      </c>
+      <c r="E19" t="s">
+        <v>42</v>
+      </c>
+      <c r="F19" t="s">
+        <v>60</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H19" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>10</v>
       </c>
-      <c r="D12" t="s">
-[...12 lines deleted...]
-        <v>59</v>
+      <c r="D20" t="s">
+        <v>85</v>
+      </c>
+      <c r="E20" t="s">
+        <v>86</v>
+      </c>
+      <c r="F20" t="s">
+        <v>43</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" t="s">
+        <v>90</v>
+      </c>
+      <c r="E21" t="s">
+        <v>91</v>
+      </c>
+      <c r="F21" t="s">
+        <v>92</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H21" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" t="s">
+        <v>96</v>
+      </c>
+      <c r="E22" t="s">
+        <v>97</v>
+      </c>
+      <c r="F22" t="s">
+        <v>77</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H22" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" t="s">
+        <v>96</v>
+      </c>
+      <c r="E23" t="s">
+        <v>97</v>
+      </c>
+      <c r="F23" t="s">
+        <v>43</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>105</v>
+      </c>
+      <c r="D24" t="s">
+        <v>96</v>
+      </c>
+      <c r="E24" t="s">
+        <v>97</v>
+      </c>
+      <c r="F24" t="s">
+        <v>43</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H24" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" t="s">
+        <v>96</v>
+      </c>
+      <c r="E25" t="s">
+        <v>97</v>
+      </c>
+      <c r="F25" t="s">
+        <v>110</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H25" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>114</v>
+      </c>
+      <c r="D26" t="s">
+        <v>96</v>
+      </c>
+      <c r="E26" t="s">
+        <v>97</v>
+      </c>
+      <c r="F26" t="s">
+        <v>43</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H26" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>117</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>118</v>
+      </c>
+      <c r="D27" t="s">
+        <v>96</v>
+      </c>
+      <c r="E27" t="s">
+        <v>97</v>
+      </c>
+      <c r="F27" t="s">
+        <v>43</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H27" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>121</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>122</v>
+      </c>
+      <c r="D28" t="s">
+        <v>96</v>
+      </c>
+      <c r="E28" t="s">
+        <v>97</v>
+      </c>
+      <c r="F28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H28" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>125</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>126</v>
+      </c>
+      <c r="D29" t="s">
+        <v>96</v>
+      </c>
+      <c r="E29" t="s">
+        <v>97</v>
+      </c>
+      <c r="F29" t="s">
+        <v>43</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H29" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>129</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>130</v>
+      </c>
+      <c r="D30" t="s">
+        <v>96</v>
+      </c>
+      <c r="E30" t="s">
+        <v>97</v>
+      </c>
+      <c r="F30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H30" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>133</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>134</v>
+      </c>
+      <c r="D31" t="s">
+        <v>96</v>
+      </c>
+      <c r="E31" t="s">
+        <v>97</v>
+      </c>
+      <c r="F31" t="s">
+        <v>43</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H31" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>138</v>
+      </c>
+      <c r="D32" t="s">
+        <v>96</v>
+      </c>
+      <c r="E32" t="s">
+        <v>97</v>
+      </c>
+      <c r="F32" t="s">
+        <v>43</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H32" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>141</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>142</v>
+      </c>
+      <c r="D33" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" t="s">
+        <v>97</v>
+      </c>
+      <c r="F33" t="s">
+        <v>43</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H33" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>145</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>146</v>
+      </c>
+      <c r="D34" t="s">
+        <v>96</v>
+      </c>
+      <c r="E34" t="s">
+        <v>97</v>
+      </c>
+      <c r="F34" t="s">
+        <v>43</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H34" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>149</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>150</v>
+      </c>
+      <c r="D35" t="s">
+        <v>96</v>
+      </c>
+      <c r="E35" t="s">
+        <v>97</v>
+      </c>
+      <c r="F35" t="s">
+        <v>43</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H35" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>153</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>154</v>
+      </c>
+      <c r="D36" t="s">
+        <v>96</v>
+      </c>
+      <c r="E36" t="s">
+        <v>97</v>
+      </c>
+      <c r="F36" t="s">
+        <v>43</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H36" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>157</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>158</v>
+      </c>
+      <c r="D37" t="s">
+        <v>96</v>
+      </c>
+      <c r="E37" t="s">
+        <v>97</v>
+      </c>
+      <c r="F37" t="s">
+        <v>43</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H37" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>161</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>162</v>
+      </c>
+      <c r="D38" t="s">
+        <v>96</v>
+      </c>
+      <c r="E38" t="s">
+        <v>97</v>
+      </c>
+      <c r="F38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H38" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>165</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>166</v>
+      </c>
+      <c r="D39" t="s">
+        <v>96</v>
+      </c>
+      <c r="E39" t="s">
+        <v>97</v>
+      </c>
+      <c r="F39" t="s">
+        <v>43</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H39" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>169</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>170</v>
+      </c>
+      <c r="D40" t="s">
+        <v>96</v>
+      </c>
+      <c r="E40" t="s">
+        <v>97</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H40" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>173</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>174</v>
+      </c>
+      <c r="D41" t="s">
+        <v>96</v>
+      </c>
+      <c r="E41" t="s">
+        <v>97</v>
+      </c>
+      <c r="F41" t="s">
+        <v>43</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H41" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>177</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>178</v>
+      </c>
+      <c r="D42" t="s">
+        <v>96</v>
+      </c>
+      <c r="E42" t="s">
+        <v>97</v>
+      </c>
+      <c r="F42" t="s">
+        <v>43</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H42" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>181</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>182</v>
+      </c>
+      <c r="D43" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" t="s">
+        <v>97</v>
+      </c>
+      <c r="F43" t="s">
+        <v>43</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H43" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>185</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>186</v>
+      </c>
+      <c r="D44" t="s">
+        <v>96</v>
+      </c>
+      <c r="E44" t="s">
+        <v>97</v>
+      </c>
+      <c r="F44" t="s">
+        <v>187</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H44" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>190</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>191</v>
+      </c>
+      <c r="D45" t="s">
+        <v>96</v>
+      </c>
+      <c r="E45" t="s">
+        <v>97</v>
+      </c>
+      <c r="F45" t="s">
+        <v>192</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H45" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>195</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>196</v>
+      </c>
+      <c r="D46" t="s">
+        <v>96</v>
+      </c>
+      <c r="E46" t="s">
+        <v>97</v>
+      </c>
+      <c r="F46" t="s">
+        <v>192</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H46" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>199</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>200</v>
+      </c>
+      <c r="D47" t="s">
+        <v>96</v>
+      </c>
+      <c r="E47" t="s">
+        <v>97</v>
+      </c>
+      <c r="F47" t="s">
+        <v>192</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H47" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>203</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>204</v>
+      </c>
+      <c r="D48" t="s">
+        <v>96</v>
+      </c>
+      <c r="E48" t="s">
+        <v>97</v>
+      </c>
+      <c r="F48" t="s">
+        <v>205</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H48" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>208</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>209</v>
+      </c>
+      <c r="D49" t="s">
+        <v>210</v>
+      </c>
+      <c r="E49" t="s">
+        <v>211</v>
+      </c>
+      <c r="F49" t="s">
+        <v>43</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H49" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>214</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>215</v>
+      </c>
+      <c r="D50" t="s">
+        <v>210</v>
+      </c>
+      <c r="E50" t="s">
+        <v>211</v>
+      </c>
+      <c r="F50" t="s">
+        <v>43</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H50" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>218</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>219</v>
+      </c>
+      <c r="D51" t="s">
+        <v>210</v>
+      </c>
+      <c r="E51" t="s">
+        <v>211</v>
+      </c>
+      <c r="F51" t="s">
+        <v>43</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H51" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>222</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>223</v>
+      </c>
+      <c r="D52" t="s">
+        <v>210</v>
+      </c>
+      <c r="E52" t="s">
+        <v>211</v>
+      </c>
+      <c r="F52" t="s">
+        <v>43</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H52" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>226</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>227</v>
+      </c>
+      <c r="D53" t="s">
+        <v>210</v>
+      </c>
+      <c r="E53" t="s">
+        <v>211</v>
+      </c>
+      <c r="F53" t="s">
+        <v>43</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H53" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>230</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>231</v>
+      </c>
+      <c r="D54" t="s">
+        <v>210</v>
+      </c>
+      <c r="E54" t="s">
+        <v>211</v>
+      </c>
+      <c r="F54" t="s">
+        <v>43</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H54" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>234</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>235</v>
+      </c>
+      <c r="D55" t="s">
+        <v>210</v>
+      </c>
+      <c r="E55" t="s">
+        <v>211</v>
+      </c>
+      <c r="F55" t="s">
+        <v>43</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H55" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>238</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>239</v>
+      </c>
+      <c r="D56" t="s">
+        <v>210</v>
+      </c>
+      <c r="E56" t="s">
+        <v>211</v>
+      </c>
+      <c r="F56" t="s">
+        <v>43</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H56" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>242</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>243</v>
+      </c>
+      <c r="D57" t="s">
+        <v>210</v>
+      </c>
+      <c r="E57" t="s">
+        <v>211</v>
+      </c>
+      <c r="F57" t="s">
+        <v>43</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H57" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>246</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>247</v>
+      </c>
+      <c r="D58" t="s">
+        <v>210</v>
+      </c>
+      <c r="E58" t="s">
+        <v>211</v>
+      </c>
+      <c r="F58" t="s">
+        <v>43</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H58" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>250</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>251</v>
+      </c>
+      <c r="D59" t="s">
+        <v>210</v>
+      </c>
+      <c r="E59" t="s">
+        <v>211</v>
+      </c>
+      <c r="F59" t="s">
+        <v>43</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H59" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>254</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" t="s">
+        <v>255</v>
+      </c>
+      <c r="E60" t="s">
+        <v>256</v>
+      </c>
+      <c r="F60" t="s">
+        <v>257</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H60" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>260</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>17</v>
+      </c>
+      <c r="D61" t="s">
+        <v>255</v>
+      </c>
+      <c r="E61" t="s">
+        <v>256</v>
+      </c>
+      <c r="F61" t="s">
+        <v>261</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H61" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>264</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" t="s">
+        <v>265</v>
+      </c>
+      <c r="E62" t="s">
+        <v>266</v>
+      </c>
+      <c r="F62" t="s">
+        <v>267</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H62" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>269</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>17</v>
+      </c>
+      <c r="D63" t="s">
+        <v>265</v>
+      </c>
+      <c r="E63" t="s">
+        <v>266</v>
+      </c>
+      <c r="F63" t="s">
+        <v>267</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H63" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>271</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>200</v>
+      </c>
+      <c r="D64" t="s">
+        <v>272</v>
+      </c>
+      <c r="E64" t="s">
+        <v>273</v>
+      </c>
+      <c r="F64" t="s">
+        <v>187</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H64" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>276</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>204</v>
+      </c>
+      <c r="D65" t="s">
+        <v>272</v>
+      </c>
+      <c r="E65" t="s">
+        <v>273</v>
+      </c>
+      <c r="F65" t="s">
+        <v>187</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H65" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>279</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>280</v>
+      </c>
+      <c r="D66" t="s">
+        <v>272</v>
+      </c>
+      <c r="E66" t="s">
+        <v>273</v>
+      </c>
+      <c r="F66" t="s">
+        <v>187</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H66" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>283</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>284</v>
+      </c>
+      <c r="D67" t="s">
+        <v>272</v>
+      </c>
+      <c r="E67" t="s">
+        <v>273</v>
+      </c>
+      <c r="F67" t="s">
+        <v>187</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H67" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>287</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>288</v>
+      </c>
+      <c r="D68" t="s">
+        <v>272</v>
+      </c>
+      <c r="E68" t="s">
+        <v>273</v>
+      </c>
+      <c r="F68" t="s">
+        <v>289</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H68" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>292</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>293</v>
+      </c>
+      <c r="D69" t="s">
+        <v>272</v>
+      </c>
+      <c r="E69" t="s">
+        <v>273</v>
+      </c>
+      <c r="F69" t="s">
+        <v>289</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H69" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>296</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>297</v>
+      </c>
+      <c r="D70" t="s">
+        <v>272</v>
+      </c>
+      <c r="E70" t="s">
+        <v>273</v>
+      </c>
+      <c r="F70" t="s">
+        <v>289</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H70" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>300</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>301</v>
+      </c>
+      <c r="D71" t="s">
+        <v>272</v>
+      </c>
+      <c r="E71" t="s">
+        <v>273</v>
+      </c>
+      <c r="F71" t="s">
+        <v>289</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H71" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>304</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>305</v>
+      </c>
+      <c r="D72" t="s">
+        <v>272</v>
+      </c>
+      <c r="E72" t="s">
+        <v>273</v>
+      </c>
+      <c r="F72" t="s">
+        <v>289</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H72" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>308</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>309</v>
+      </c>
+      <c r="D73" t="s">
+        <v>272</v>
+      </c>
+      <c r="E73" t="s">
+        <v>273</v>
+      </c>
+      <c r="F73" t="s">
+        <v>310</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H73" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>313</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>314</v>
+      </c>
+      <c r="D74" t="s">
+        <v>272</v>
+      </c>
+      <c r="E74" t="s">
+        <v>273</v>
+      </c>
+      <c r="F74" t="s">
+        <v>310</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H74" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>317</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>318</v>
+      </c>
+      <c r="D75" t="s">
+        <v>272</v>
+      </c>
+      <c r="E75" t="s">
+        <v>273</v>
+      </c>
+      <c r="F75" t="s">
+        <v>310</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H75" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>321</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>322</v>
+      </c>
+      <c r="D76" t="s">
+        <v>272</v>
+      </c>
+      <c r="E76" t="s">
+        <v>273</v>
+      </c>
+      <c r="F76" t="s">
+        <v>310</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H76" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>325</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>326</v>
+      </c>
+      <c r="D77" t="s">
+        <v>272</v>
+      </c>
+      <c r="E77" t="s">
+        <v>273</v>
+      </c>
+      <c r="F77" t="s">
+        <v>192</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H77" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>329</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>330</v>
+      </c>
+      <c r="D78" t="s">
+        <v>272</v>
+      </c>
+      <c r="E78" t="s">
+        <v>273</v>
+      </c>
+      <c r="F78" t="s">
+        <v>192</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H78" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>333</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>334</v>
+      </c>
+      <c r="D79" t="s">
+        <v>272</v>
+      </c>
+      <c r="E79" t="s">
+        <v>273</v>
+      </c>
+      <c r="F79" t="s">
+        <v>335</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H79" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>338</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>339</v>
+      </c>
+      <c r="D80" t="s">
+        <v>272</v>
+      </c>
+      <c r="E80" t="s">
+        <v>273</v>
+      </c>
+      <c r="F80" t="s">
+        <v>340</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H80" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>343</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>344</v>
+      </c>
+      <c r="D81" t="s">
+        <v>272</v>
+      </c>
+      <c r="E81" t="s">
+        <v>273</v>
+      </c>
+      <c r="F81" t="s">
+        <v>340</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H81" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>347</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>348</v>
+      </c>
+      <c r="D82" t="s">
+        <v>272</v>
+      </c>
+      <c r="E82" t="s">
+        <v>273</v>
+      </c>
+      <c r="F82" t="s">
+        <v>349</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H82" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>352</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>353</v>
+      </c>
+      <c r="D83" t="s">
+        <v>272</v>
+      </c>
+      <c r="E83" t="s">
+        <v>273</v>
+      </c>
+      <c r="F83" t="s">
+        <v>349</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H83" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>356</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>357</v>
+      </c>
+      <c r="D84" t="s">
+        <v>272</v>
+      </c>
+      <c r="E84" t="s">
+        <v>273</v>
+      </c>
+      <c r="F84" t="s">
+        <v>43</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H84" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>360</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>361</v>
+      </c>
+      <c r="D85" t="s">
+        <v>272</v>
+      </c>
+      <c r="E85" t="s">
+        <v>273</v>
+      </c>
+      <c r="F85" t="s">
+        <v>43</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H85" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>364</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>365</v>
+      </c>
+      <c r="D86" t="s">
+        <v>272</v>
+      </c>
+      <c r="E86" t="s">
+        <v>273</v>
+      </c>
+      <c r="F86" t="s">
+        <v>335</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H86" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>368</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>369</v>
+      </c>
+      <c r="D87" t="s">
+        <v>272</v>
+      </c>
+      <c r="E87" t="s">
+        <v>273</v>
+      </c>
+      <c r="F87" t="s">
+        <v>335</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H87" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>372</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>373</v>
+      </c>
+      <c r="D88" t="s">
+        <v>272</v>
+      </c>
+      <c r="E88" t="s">
+        <v>273</v>
+      </c>
+      <c r="F88" t="s">
+        <v>335</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H88" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>376</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>377</v>
+      </c>
+      <c r="D89" t="s">
+        <v>272</v>
+      </c>
+      <c r="E89" t="s">
+        <v>273</v>
+      </c>
+      <c r="F89" t="s">
+        <v>205</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H89" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>380</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>381</v>
+      </c>
+      <c r="D90" t="s">
+        <v>272</v>
+      </c>
+      <c r="E90" t="s">
+        <v>273</v>
+      </c>
+      <c r="F90" t="s">
+        <v>187</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H90" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>384</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>385</v>
+      </c>
+      <c r="D91" t="s">
+        <v>272</v>
+      </c>
+      <c r="E91" t="s">
+        <v>273</v>
+      </c>
+      <c r="F91" t="s">
+        <v>192</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H91" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>388</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>389</v>
+      </c>
+      <c r="D92" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" t="s">
+        <v>273</v>
+      </c>
+      <c r="F92" t="s">
+        <v>349</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H92" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>392</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>393</v>
+      </c>
+      <c r="D93" t="s">
+        <v>272</v>
+      </c>
+      <c r="E93" t="s">
+        <v>273</v>
+      </c>
+      <c r="F93" t="s">
+        <v>187</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H93" t="s">
+        <v>395</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>